--- v0 (2025-10-31)
+++ v1 (2026-04-21)
@@ -1,8697 +1,2005 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="41994076" w14:textId="5EDC4CC0" w:rsidR="009A0996" w:rsidRPr="00CA6AB6" w:rsidRDefault="00CA6AB6" w:rsidP="009A0996">
+    <w:p w14:paraId="6F2ED2CC" w14:textId="70695CEA" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="00F06D99" w:rsidP="000A287A">
       <w:pPr>
+        <w:spacing w:afterLines="50" w:after="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...3 lines deleted...]
-          <w:spacing w:val="50"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="1"/>
           <w:sz w:val="36"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6AB6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00F06D99">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="50"/>
+          <w:kern w:val="1"/>
           <w:sz w:val="36"/>
+          <w:szCs w:val="16"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44794149" wp14:editId="3A177CC8">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="151E78F1" wp14:editId="7AC14D0F">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:align>right</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>6086475</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>6350</wp:posOffset>
+                  <wp:posOffset>85725</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="704850" cy="1404620"/>
-[...1 lines deleted...]
-                <wp:wrapNone/>
+                <wp:extent cx="666750" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="704850" cy="1404620"/>
+                          <a:ext cx="666750" cy="285750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0820D691" w14:textId="65919BE4" w:rsidR="00CA6AB6" w:rsidRPr="00CA6AB6" w:rsidRDefault="00CA6AB6">
-                            <w:pPr>
+                          <w:p w14:paraId="445AA076" w14:textId="05444C64" w:rsidR="00F06D99" w:rsidRDefault="00F06D99">
+                            <w:r>
                               <w:rPr>
-                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
-                            </w:pPr>
-[...5 lines deleted...]
-                              <w:t>附件1</w:t>
+                              <w:t>附件一</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
-                        <a:spAutoFit/>
+                        <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
-                  <wp14:pctHeight>20000</wp14:pctHeight>
+                  <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="44794149" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="151E78F1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.3pt;margin-top:.5pt;width:55.5pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcMPF2OgIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1uEzEQfkfiDpbfyf5o07SrbKqSEoRU&#10;fqTCAbxeb9bCf9hOdsMFkHqA8swBOAAHas/B2JuGqMALYh8sj2f8eeb7ZnZ+PkiBtsw6rlWFs0mK&#10;EVNUN1ytK/zh/erZKUbOE9UQoRWr8I45fL54+mTem5LlutOiYRYBiHJlbyrceW/KJHG0Y5K4iTZM&#10;gbPVVhIPpl0njSU9oEuR5Gl6kvTaNsZqypyD08vRiRcRv20Z9W/b1jGPRIUhNx9XG9c6rMliTsq1&#10;JabjdJ8G+YcsJOEKHj1AXRJP0Mby36Akp1Y73foJ1TLRbcspizVANVn6qJrrjhgWawFynDnQ5P4f&#10;LH2zfWcRbyqcZzOMFJEg0v3tl7vvX+9vf9x9u0F54Kg3roTQawPBfniuB9A61uvMlaYfHVJ62RG1&#10;ZhfW6r5jpIEcs3AzObo64rgAUvevdQNPkY3XEWhorQwEAiUI0EGr3UEfNnhE4XCWFqdT8FBwZUVa&#10;nORRwISUD7eNdf4l0xKFTYUt6B/RyfbK+ZANKR9CwmNOC96suBDRsOt6KSzaEuiVVfxiAY/ChEJ9&#10;hc+m+XQk4K8Qafz+BCG5h6YXXFb49BBEykDbC9XElvSEi3EPKQu15zFQN5Loh3rY61LrZgeMWj02&#10;NwwjbDptP2PUQ2NX2H3aEMswEq8UqHKWFUWYhGgU0xlwiOyxpz72EEUBqsIeo3G79HF6ImHmAtRb&#10;8UhskHnMZJ8rNGzkez9cYSKO7Rj16xew+AkAAP//AwBQSwMEFAAGAAgAAAAhAHZC/mrYAAAABgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISFwmlm5oEypNJ5i0E6eV7e41pq1onJJk&#10;W/fvcU/giz9e6/XjYjO6Xl0oxM6zgcU8A0Vce9txY+DwuXt6ARUTssXeMxm4UYRNeX9XYG79lfd0&#10;qVKjxIRjjgbalIZc61i35DDO/UAs2pcPDpO0odE24FXMXa+XWbbWDjuWCy0OtG2p/q7OzsD6p3qe&#10;fRztjPe33Xuo3cpuDytjHh/Gt1dQicb0twwTvqBDKUwnf2YbVW9AHkkylTSJi6k4GVhKgC4L/R+/&#10;/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAcMPF2OgIAAEoEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2Qv5q2AAAAAYBAAAPAAAAAAAAAAAA&#10;AAAAAJQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;">
-                <v:textbox style="mso-fit-shape-to-text:t">
+              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:479.25pt;margin-top:6.75pt;width:52.5pt;height:22.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCM6QEoDAIAAB4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJkrQ14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2l2exmmB4EUqUPykFzf9q1hR4Vegy34bDLlTFkJlbb7gn/5vHt1&#10;zZkPwlbCgFUFPynPbzcvX6w7l6s5NGAqhYxArM87V/AmBJdnmZeNaoWfgFOWjDVgKwKpuM8qFB2h&#10;tyabT6errAOsHIJU3tPr/WDkm4Rf10qGj3XtVWCm4JRbSDemu4x3tlmLfI/CNVqOaYh/yKIV2lLQ&#10;M9S9CIIdUP8G1WqJ4KEOEwltBnWtpUo1UDWz6S/VPDbCqVQLkePdmSb//2Dlh+Oj+4Qs9K+hpwam&#10;Irx7APnVMwvbRti9ukOErlGiosCzSFnWOZ+PXyPVPvcRpOzeQ0VNFocACaivsY2sUJ2M0KkBpzPp&#10;qg9M0uNqtbpakkWSaX69jHKMIPKnzw59eKugZVEoOFJPE7g4PvgwuD65xFgejK522pik4L7cGmRH&#10;Qf3fpTOi/+RmLOsKfrOcL4f6/woxTedPEK0ONMhGtwW/PjuJPLL2xlZpzILQZpCpOmNHGiNzA4eh&#10;L3tyjHSWUJ2IUIRhYGnBSGgAv3PW0bAW3H87CFScmXeWmnIzWyzidCdlsbyak4KXlvLSIqwkqIIH&#10;zgZxG9JGRMIs3FHzap2Ifc5kzJWGMLVmXJg45Zd68npe680PAAAA//8DAFBLAwQUAAYACAAAACEA&#10;UpV7Od4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXNCWwljpStMJIYHY&#10;DTYE16z12orEKUnWlX+Pe4KTbb2n5+8V69EaMaAPnSMF1/MEBFLl6o4aBe+7p1kGIkRNtTaOUMEP&#10;BliX52eFzmt3ojcctrERHEIh1wraGPtcylC1aHWYux6JtYPzVkc+fSNrr08cbo28SZJUWt0Rf2h1&#10;j48tVl/bo1WQ3b4Mn2GzeP2o0oNZxau74fnbK3V5MT7cg4g4xj8zTPiMDiUz7d2R6iCMgtUyW7KV&#10;hQXPyZCk07ZXMCmyLOT/CuUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIzpASgMAgAA&#10;HgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFKVezne&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;">
+                <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0820D691" w14:textId="65919BE4" w:rsidR="00CA6AB6" w:rsidRPr="00CA6AB6" w:rsidRDefault="00CA6AB6">
-                      <w:pPr>
+                    <w:p w14:paraId="445AA076" w14:textId="05444C64" w:rsidR="00F06D99" w:rsidRDefault="00F06D99">
+                      <w:r>
                         <w:rPr>
-                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
-                      </w:pPr>
-[...5 lines deleted...]
-                        <w:t>附件1</w:t>
+                        <w:t>附件一</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap anchorx="margin"/>
+                <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D7320A" w:rsidRPr="00CA6AB6">
-[...5 lines deleted...]
-          <w:spacing w:val="50"/>
+      <w:r w:rsidR="000A287A" w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
           <w:sz w:val="36"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t>土地現況切結書</w:t>
+          <w:szCs w:val="16"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>申購農田水利事業作業基金非事業用不動產整合切結書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4AC32A" w14:textId="15BED3FE" w:rsidR="009A0996" w:rsidRPr="00CA6AB6" w:rsidRDefault="009A0996" w:rsidP="009A3422">
-[...462 lines deleted...]
-    <w:p w14:paraId="156A2815" w14:textId="666EA379" w:rsidR="009A0996" w:rsidRPr="00CA6AB6" w:rsidRDefault="009A0996" w:rsidP="009A0996">
+    <w:p w14:paraId="7259DDF5" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
       <w:pPr>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:ind w:left="640" w:hangingChars="200" w:hanging="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6AB6">
-[...108 lines deleted...]
-        <w:t>不得向貴署要求任何補償。</w:t>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>一、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>立書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>○○○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>向貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>申購○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w:eastAsianLayout w:id="-1412738048" w:combine="1"/>
+        </w:rPr>
+        <w:t>縣市</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w:eastAsianLayout w:id="-1412738048" w:combine="1"/>
+        </w:rPr>
+        <w:t>鄉鎮市區</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>○○段○○小段○○地號○○筆土地，茲承諾以下事項：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA4F7F6" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
+      <w:pPr>
+        <w:spacing w:line="720" w:lineRule="exact"/>
+        <w:ind w:left="800" w:hangingChars="250" w:hanging="800"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>、□願依土地現況申購，地上一切地上物及廢棄物，願負責自行依法處理並負擔相關費用，如發生糾紛，願負一切法律責任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC9913A" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
+      <w:pPr>
+        <w:spacing w:line="720" w:lineRule="exact"/>
+        <w:ind w:left="800" w:hangingChars="250" w:hanging="800"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>、□上開土地</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>為立書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>承租使用，倘無法購買，願無條件終止租賃關係，並自行與他人協議成立合法使用關係</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk121212412"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>，不得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>向貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>要求任何補償。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="24906022" w14:textId="77777777" w:rsidR="009A0996" w:rsidRPr="00CA6AB6" w:rsidRDefault="009A0996" w:rsidP="009A0996">
+    <w:p w14:paraId="52D53775" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
       <w:pPr>
+        <w:spacing w:line="720" w:lineRule="exact"/>
+        <w:ind w:left="800" w:hangingChars="250" w:hanging="800"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6AB6">
-[...24 lines deleted...]
-        <w:t>此致</w:t>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>、□地上建築改良物權屬</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>為立書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>所有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C4BC29" w14:textId="77777777" w:rsidR="009A0996" w:rsidRPr="00CA6AB6" w:rsidRDefault="009A0996" w:rsidP="009A0996">
+    <w:p w14:paraId="58BD7817" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
       <w:pPr>
-        <w:pStyle w:val="a5"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:line="720" w:lineRule="exact"/>
+        <w:ind w:leftChars="350" w:left="1640" w:hangingChars="250" w:hanging="800"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6AB6">
-[...888 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>立書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>於上開土地地上主體建築改良物（同區○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:eastAsianLayout w:id="-1489895424" w:combine="1"/>
         </w:rPr>
         <w:t>路街</w:t>
       </w:r>
-      <w:r w:rsidR="00916C07" w:rsidRPr="00CA6AB6">
-[...26 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>段</w:t>
       </w:r>
-      <w:r w:rsidR="00916C07" w:rsidRPr="00CA6AB6">
-[...26 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>巷</w:t>
       </w:r>
-      <w:r w:rsidR="00916C07" w:rsidRPr="00CA6AB6">
-[...26 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>弄</w:t>
       </w:r>
-      <w:r w:rsidR="00916C07" w:rsidRPr="00CA6AB6">
-[...26 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>號門牌</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>）及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>併</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>同該主體建築改良物實際使用之○○等場所、附屬設施，確</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>屬立書</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>人所有，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>因</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
         </w:rPr>
-        <w:t>□越界建築</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>□越</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>界</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
         </w:rPr>
-        <w:t>□</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
         </w:rPr>
-        <w:t>其他：</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>建</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
+        </w:rPr>
+        <w:t>築□其</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
+        </w:rPr>
+        <w:t>他：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:u w:val="single"/>
           <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>占用上開土地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>作</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
+        </w:rPr>
+        <w:t>□居住</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
+        </w:rPr>
+        <w:t>□營業□其他：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:u w:val="single"/>
           <w:eastAsianLayout w:id="-1747292671" w:combine="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...81 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，且非政府機關配住之宿舍、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>眷</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>舍或公用財產</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:r w:rsidR="00F12597" w:rsidRPr="00CA6AB6">
-[...20 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>□屬於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>82</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>日前已建有建物，無新、改、增或修建原有建物</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3F1FFF" w14:textId="09817112" w:rsidR="00F12597" w:rsidRPr="00CA6AB6" w:rsidRDefault="00F12597" w:rsidP="00BB30AC">
+    <w:p w14:paraId="77B4FC78" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
       <w:pPr>
-        <w:spacing w:line="700" w:lineRule="exact"/>
+        <w:spacing w:line="720" w:lineRule="exact"/>
+        <w:ind w:leftChars="350" w:left="1640" w:hangingChars="250" w:hanging="800"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>立書人倘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>無法購買上開土地，願無條件自行拆除地上物騰空返還土地，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>相關拆除費用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>由立書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>自行負擔，不得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>向貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>要求任何補償，如業經辦妥產權移轉登記者，並同意辦理回復國有登記。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754679EE" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
+      <w:pPr>
+        <w:spacing w:line="720" w:lineRule="exact"/>
+        <w:ind w:leftChars="350" w:left="1640" w:hangingChars="250" w:hanging="800"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>立書人倘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>無法購買上開土地，無協助安置需求，或願</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>於貴署通知</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>他人繳納承購價款前，主動</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>告知貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC0A6DC" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
+      <w:pPr>
+        <w:spacing w:line="720" w:lineRule="exact"/>
+        <w:ind w:left="800" w:hangingChars="250" w:hanging="800"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>、□</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>立書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>非屬公職人員利益衝突迴避法之關係人</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CE0218" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
+      <w:pPr>
+        <w:spacing w:line="720" w:lineRule="exact"/>
+        <w:ind w:leftChars="300" w:left="1040" w:hangingChars="100" w:hanging="320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>立書人為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>自然人：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>立書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>非屬立法委員、監察委員且非屬監督機關之</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>公職人員或依公職人員利益衝突迴避法第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>條規定之關係人。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323300BA" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
+      <w:pPr>
+        <w:spacing w:line="720" w:lineRule="exact"/>
+        <w:ind w:leftChars="300" w:left="1040" w:hangingChars="100" w:hanging="320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>立書人為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>法人：本法人（團體）之負責人、董事、獨立董事、監察人、經理人或相類似職務之人非屬立法委員、監察委員且非屬監督等機關之公職人員或其依公職人員利益衝突迴避法第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>條規定之關係人。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AFA746" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
+      <w:pPr>
+        <w:spacing w:line="720" w:lineRule="exact"/>
         <w:ind w:left="640" w:hangingChars="200" w:hanging="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6AB6">
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>二、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>本切結書經立書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>詳閱</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6AB6">
-[...74 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>且瞭解內容後切結，如有虛偽不實，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>立書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>同意無條件撤銷</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>申購案件</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>除土地買賣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>價金無息</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>退還外，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>已繳納費用（歷年使用補償金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、租金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>等）不予退還，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>倘損及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>他人權益並願負相關法律責任</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk121212487"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，不得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>向貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>要求任何補償。</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="528D17C3" w14:textId="77777777" w:rsidR="00415CCF" w:rsidRPr="00CA6AB6" w:rsidRDefault="00415CCF" w:rsidP="00BB30AC">
+    <w:p w14:paraId="12B1221E" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
       <w:pPr>
-        <w:spacing w:line="700" w:lineRule="exact"/>
-        <w:ind w:left="640" w:hangingChars="200" w:hanging="640"/>
+        <w:ind w:left="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D57D31" w14:textId="0D7CA34E" w:rsidR="00415CCF" w:rsidRPr="00CA6AB6" w:rsidRDefault="003D68BE" w:rsidP="00BB30AC">
+    <w:p w14:paraId="30768BC7" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="700" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="360"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00304922">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>農業部</w:t>
       </w:r>
-      <w:r w:rsidR="00415CCF" w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>農田水利</w:t>
       </w:r>
-      <w:r w:rsidR="00415CCF" w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E30831C" w14:textId="08191CD6" w:rsidR="00415CCF" w:rsidRPr="00CA6AB6" w:rsidRDefault="00415CCF" w:rsidP="00BB30AC">
+    <w:p w14:paraId="4EDD1195" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
       <w:pPr>
-        <w:spacing w:beforeLines="50" w:before="180" w:line="700" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:pStyle w:val="a3"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="360"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>立</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>人：</w:t>
       </w:r>
-      <w:r w:rsidR="009A0996" w:rsidRPr="00CA6AB6">
-[...17 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0622BFDD" w14:textId="77777777" w:rsidR="00415CCF" w:rsidRPr="00CA6AB6" w:rsidRDefault="00415CCF" w:rsidP="00BB30AC">
+    <w:p w14:paraId="11F85520" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
       <w:pPr>
-        <w:spacing w:line="700" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:pStyle w:val="a3"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="360"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>統一編號：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2729F8" w14:textId="407DD4C2" w:rsidR="00415CCF" w:rsidRPr="00CA6AB6" w:rsidRDefault="00415CCF" w:rsidP="00BB30AC">
+    <w:p w14:paraId="7EE677D9" w14:textId="77777777" w:rsidR="000A287A" w:rsidRPr="003C4552" w:rsidRDefault="000A287A" w:rsidP="000A287A">
       <w:pPr>
-        <w:spacing w:afterLines="50" w:after="180" w:line="700" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:afterLines="50" w:after="180"/>
+        <w:ind w:leftChars="0" w:left="360"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>住</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>址：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E2452B" w14:textId="77777777" w:rsidR="00D7320A" w:rsidRPr="00CA6AB6" w:rsidRDefault="00D7320A" w:rsidP="00BB30AC">
-[...17 lines deleted...]
-        <w:t>電    話：</w:t>
+    <w:p w14:paraId="6A90CE1E" w14:textId="77777777" w:rsidR="00E9253B" w:rsidRDefault="000A287A" w:rsidP="000A287A">
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>中</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>華</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>民</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>國</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4552">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F820123" w14:textId="77777777" w:rsidR="00415CCF" w:rsidRPr="00CA6AB6" w:rsidRDefault="00415CCF" w:rsidP="00BB30AC">
-[...2875 lines deleted...]
-    <w:sectPr w:rsidR="00AC7D80" w:rsidRPr="00BB30AC" w:rsidSect="00FB16FE">
+    <w:sectPr w:rsidR="00E9253B" w:rsidSect="000A287A">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="1134" w:bottom="720" w:left="1134" w:header="397" w:footer="454" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...28 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="標楷體">
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...2596 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:hideSpellingErrors/>
-[...5 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
-  <w:evenAndOddHeaders/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
-    <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009E32FA"/>
-[...605 lines deleted...]
-    <w:rsid w:val="00FF63C4"/>
+    <w:rsidRoot w:val="000A287A"/>
+    <w:rsid w:val="000A287A"/>
+    <w:rsid w:val="0055619B"/>
+    <w:rsid w:val="00CA0B6E"/>
+    <w:rsid w:val="00E9253B"/>
+    <w:rsid w:val="00F06D99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="hi-IN"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7C8B29B3"/>
+  <w14:docId w14:val="0EC453CA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{26BBB469-4837-426F-B50C-20D3EF8B8F48}"/>
+  <w15:docId w15:val="{6338C962-428D-46F9-8DA3-3089B9066215}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="hi-IN"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9019,2608 +2327,122 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D7320A"/>
+    <w:rsid w:val="000A287A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
-  </w:style>
-[...11 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...78 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
-[...77 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="009729BF"/>
+    <w:rsid w:val="000A287A"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="11">
-[...516 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1803 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11874,76 +2696,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1918</Characters>
+  <Pages>2</Pages>
+  <Words>135</Words>
+  <Characters>773</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2250</CharactersWithSpaces>
+  <CharactersWithSpaces>907</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>張嘉玲</dc:creator>
+  <dc:creator>農水署－鄭則元</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>