--- v0 (2025-10-31)
+++ v1 (2026-04-19)
@@ -1,4797 +1,8022 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
+    <w:p w14:paraId="233FC7C5" w14:textId="68365F26" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="right" w:pos="10205"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED296E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>申購</w:t>
+      </w:r>
+      <w:r w:rsidR="00044617">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED296E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>農田水</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED296E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>利事業作業基金非事業用不動產申請書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DF9D5E" w14:textId="47906099" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="right" w:pos="10205"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED296E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>（正面）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED296E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED296E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>收件日期：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED296E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED296E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED296E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="28" w:type="dxa"/>
+        <w:tblStyle w:val="ae"/>
+        <w:tblW w:w="10487" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="344"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8346"/>
+        <w:gridCol w:w="685"/>
+        <w:gridCol w:w="444"/>
+        <w:gridCol w:w="106"/>
+        <w:gridCol w:w="297"/>
+        <w:gridCol w:w="297"/>
+        <w:gridCol w:w="296"/>
+        <w:gridCol w:w="296"/>
+        <w:gridCol w:w="297"/>
+        <w:gridCol w:w="296"/>
+        <w:gridCol w:w="296"/>
+        <w:gridCol w:w="296"/>
+        <w:gridCol w:w="296"/>
+        <w:gridCol w:w="297"/>
+        <w:gridCol w:w="535"/>
+        <w:gridCol w:w="922"/>
+        <w:gridCol w:w="123"/>
+        <w:gridCol w:w="637"/>
+        <w:gridCol w:w="1803"/>
+        <w:gridCol w:w="384"/>
+        <w:gridCol w:w="1021"/>
+        <w:gridCol w:w="863"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C72107" w:rsidRPr="001A2F18" w:rsidTr="009637A3">
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="2FF65F18" w14:textId="77777777" w:rsidTr="00ED296E">
         <w:trPr>
-          <w:trHeight w:val="356"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9666" w:type="dxa"/>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA4FFF4" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:afterLines="20" w:after="72"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>申購標的</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFC278E" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>標示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1589" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D864C6E" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>直轄市、縣（市）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="742EC344" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41060775" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F58E1CE" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>小段</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2187" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB6E8F" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>地號、建號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1884" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="102D2BCF" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>面積（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="49F13F6B" w14:textId="77777777" w:rsidTr="00ED296E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19AAECB8" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D480FE2" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1589" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60961E0D" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A0BC777" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30F00BE7" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04057783" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2187" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60C680DA" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1884" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A4A281A" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="3FA58A8D" w14:textId="77777777" w:rsidTr="00ED296E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="471ABAC5" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>申購類別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9802" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="677BFBAB" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□共有土地</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>畸</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>零地</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>具界址</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>調整必要之鄰接土地</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□農業用地</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A72C2BD" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□其他：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>____________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="1630C85A" w14:textId="77777777" w:rsidTr="00A47D85">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="6826"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="tbRlV"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC11E69" w14:textId="4E3ACF94" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:afterLines="20" w:after="72"/>
+              <w:ind w:left="560" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>申購人承諾事項</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9802" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27B87E29" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>附繳之</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>證件如有虛偽不實時，申購人願負法律責任，並無條件同意撤銷或解除買賣關係，已完成移轉登記者，並願辦理回復產權登記。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BCCA077" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>上開不動產申購經受理收件，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A47D85">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申購人絕不據此</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A47D85">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>認定本署已</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A47D85">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>為同意讓售之要約或承諾</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2434F091" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申購人如有二人以上共同承購，未註明申購權利範圍，除租用農田水利事業作業基金非事業用不動產</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>有約明承租</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>持分外，同意以均分方式辦理；未指定代表人者，申購人願以申請書所填之第一人為代表人。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DFD9D8E" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本署依</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申請書所載住址所為之通知，無法送達時，申購</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>案任由本署</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>退回。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="259210E0" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>地價稅以納稅義務基準日土地登記簿所載之土地所有權人為納稅義務人，惟納稅義務人為</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本署時</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，申購人同意自繳付地價款之次日起，負擔上開申購標的之地價稅；應繳之工程受益費等賦稅悉由申購人負擔。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F9E355E" w14:textId="32D6FF66" w:rsidR="00ED296E" w:rsidRPr="00A47D85" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A47D85">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>上開申購標的辦理土地移轉登記或申報實價登錄等作業手續，由申購人自行指定地政士向地政機關申辦，其費用及一切規費等，及逾期申辦而發生之費用願全部自行負擔。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="237248BE" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同意本署依</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>個人資料保護法第十五條規定，基於農田水利事業作業基金財產管理之特定目的，於必要範圍內蒐集或處理申購人及代理人之個人資料，並依同法第十六條規定，依法定職務為必要之利用。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725D6295" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00A47D85" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A47D85">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申購之農田水利事業作業基金非事業用土地於通知繳款時，申購人同意依土地產權移轉證明書核發當時之土地登記謄本記載之土地面積計價承購，日後該申購土地辦理重測，重測後面積縱有增減，一律互不補退價款。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="039BEBDD" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="482" w:hanging="482"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申購之農田水利事業作業基金非事業用土地倘日後查證屬出售時依法不得私有之情形，致買賣契約及移轉所有權之物權行為無效，經依法塗銷移轉登記時，或於繳付價款後，因不可抗力之情形無法繼續辦理時，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>同意本署無</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>息退還已繳之價款，絕不提出異議。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D9487F7" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="220"/>
+                <w:tab w:val="right" w:pos="10205"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:afterLines="20" w:after="72"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>以上事項經申購人（兼承諾人）詳閱知悉並同意各承諾條款無誤。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="3844696E" w14:textId="77777777" w:rsidTr="00ED296E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1235" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6882F252" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>身分類別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02971487" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>姓名及國民身分證統一編號</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FB1F42" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>簽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54EB2B3A" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>出生年月日及申購權利範圍</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE63167" w14:textId="5E58CAC2" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>通訊</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED296E" w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>住址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06021463" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="863" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18D4D6E2" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>蓋章</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A47D85" w:rsidRPr="00ED296E" w14:paraId="5FCB60C0" w14:textId="77777777" w:rsidTr="003D0A42">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="938"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1235" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="338D65D2" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00A47D85" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A47D85">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申購人</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5288005B" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A47D85">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>兼承諾人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46827F72" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="176010D5" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62CA1F0E" w14:textId="0873CD41" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B727BBE" w14:textId="4B1DA42C" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="520202FC" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="560"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="863" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32396B05" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...92 lines deleted...]
-            </w:r>
+              <w:ind w:left="560"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C72107" w:rsidRPr="001A2F18" w:rsidTr="009637A3">
+      <w:tr w:rsidR="00A47D85" w:rsidRPr="00ED296E" w14:paraId="6C6F10E6" w14:textId="77777777" w:rsidTr="003D0A42">
         <w:trPr>
-          <w:trHeight w:val="348"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="184B9FF6" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28445DA9" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C9E632" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19910926" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C18A961" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0926DF62" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="335470DE" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="497ACC50" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FD06D6" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FBF731" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6446D629" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C92C80D" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...29 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76115670" w14:textId="7ED23F0F" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="122DFDFA" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="097519E5" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C72107" w:rsidRPr="001A2F18" w:rsidTr="009637A3">
+      <w:tr w:rsidR="00A47D85" w:rsidRPr="00ED296E" w14:paraId="41561FB5" w14:textId="77777777" w:rsidTr="003D0A42">
         <w:trPr>
-          <w:trHeight w:val="3677"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9666" w:type="dxa"/>
+            <w:tcW w:w="1235" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">      (</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE835EC" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00A47D85" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A47D85">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>代理人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16698E01" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A798C29" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5402EBE4" w14:textId="7353806F" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F20725B" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="560"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="863" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACFCF71" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="560"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A47D85" w:rsidRPr="00ED296E" w14:paraId="13765D6A" w14:textId="77777777" w:rsidTr="003D0A42">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="565"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="200B2DC2" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E73E7F" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5571DE" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FE226C" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7B5BBB" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="107AEE40" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5712D481" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="086F4F1B" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="313A640D" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="281D04C4" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4C95F6" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2121F881" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F472356" w14:textId="254AF67E" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5723761A" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0676B7D0" w14:textId="77777777" w:rsidR="00A47D85" w:rsidRPr="00ED296E" w:rsidRDefault="00A47D85" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="42D26B0D" w14:textId="77777777" w:rsidTr="00ED296E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EEA5D7C" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9252" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40113DCE" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□委託辦理承購上開申購標的及補正、繳款、</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="008648C2">
-[...4 lines deleted...]
-              <w:t>一</w:t>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>領件</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="008648C2">
-[...4 lines deleted...]
-              <w:t>) □</w:t>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（證）、退款（支票）等一切事宜。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="707CE6EB" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□委託辦理</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00093E41" w:rsidRPr="008648C2">
-[...11 lines deleted...]
-              <w:t>用</w:t>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>標購上開</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...558 lines deleted...]
-              <w:t>(</w:t>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申購標的及繳款、</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="008648C2">
-[...4 lines deleted...]
-              <w:t>一</w:t>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>領件</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="008648C2">
-[...515 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（證）、退款（支票）、點交等一切事宜。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02B3B279" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□其他：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FF214E" w:rsidRDefault="00C72107" w:rsidP="00FF214E">
-      <w:r>
+    <w:p w14:paraId="1D61BA2D" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00A47D85">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>下</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED296E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="001A2F18">
+    </w:p>
+    <w:p w14:paraId="493022C5" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="-49" w:left="258" w:hangingChars="200" w:hanging="376"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>表由</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00570BA5">
+      </w:pPr>
+      <w:r w:rsidRPr="00ED296E">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>農田水利署苗栗管理處</w:t>
-[...5 lines deleted...]
-        <w:t>經辦人員查報</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>（背面）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblBorders>
-[...7 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1160"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="1250"/>
+        <w:gridCol w:w="423"/>
+        <w:gridCol w:w="4960"/>
+        <w:gridCol w:w="1700"/>
+        <w:gridCol w:w="849"/>
+        <w:gridCol w:w="849"/>
+        <w:gridCol w:w="853"/>
+        <w:gridCol w:w="822"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A75756" w:rsidRPr="00A41B46" w:rsidTr="00FF214E">
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="20602963" w14:textId="77777777" w:rsidTr="00ED296E">
         <w:trPr>
-          <w:trHeight w:val="415"/>
+          <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="13"/>
-[...24 lines deleted...]
-              <w:t>工作站發文日期字號：</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56B2B1E9" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="60"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="60"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申購應繳證件一覽表</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2A74" w:rsidRPr="00A41B46" w:rsidTr="00A41B46">
-[...56 lines deleted...]
-            <w:tcW w:w="366" w:type="pct"/>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="27B0EEA1" w14:textId="77777777" w:rsidTr="00220E1C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-            <w:tcW w:w="649" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:textDirection w:val="tbRlV"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24208A77" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="560" w:right="113"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="200"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6CC65C" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="60"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="200"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>證件名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0263B4" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="60"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="60"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>核發</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B7D7A5" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="40"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="60"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>機關</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1613" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78D893F4" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="40"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="40"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="40"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="40"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>購</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="40"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="40"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>類</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="40"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="40"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="58B1F365" w14:textId="77777777" w:rsidTr="00ED296E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1268"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49BF5B0C" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="200"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D14BCEA" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="60"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA049E1" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="40"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="333F13A8" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>共</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E1E27C" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>有</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15BA6958" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>土</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B681496" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52EA7A22" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00A41B46">
-[...3 lines deleted...]
-              <w:t>㎡</w:t>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>畸</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00A41B46">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          </w:p>
+          <w:p w14:paraId="085C5AAC" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>零</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A0F36AC" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="tbRlV"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14B15B8C" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>具界址</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>調整必要之鄰接土地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7311D562" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>農</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E341467" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EFF7A5F" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A068F3D" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="2DE825F4" w14:textId="77777777" w:rsidTr="0060472D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="762"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD35A89" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7045025F" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>農田水利非事業用土地最近三個月內登記謄本</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（第一類登記謄本）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2278F717" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>地政事務所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15ABFB82" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01DC6F04" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="009B9631" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDD8FF2" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="114A2D63" w14:textId="77777777" w:rsidTr="0060472D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="688"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E04CFCB" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59A46387" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>合併使用範圍內各筆土地最近三個月內登記謄本</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（第一類登記謄本）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="128B2882" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>地政事務所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9DBD5E" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6176BD8D" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2352B48C" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E52F09" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="6225F17D" w14:textId="77777777" w:rsidTr="0060472D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="698"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65BBDC85" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21163E64" w14:textId="77777777" w:rsidR="0060472D" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>土地最近三個月內地籍圖謄本</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7307C4F0" w14:textId="5AFC6E09" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00625198">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（繪有申購土地位置）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1B173D" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>地政事務所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06572FF1" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59D6ED8B" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2563C1CB" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0E497B" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="2257EB58" w14:textId="77777777" w:rsidTr="0060472D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="693"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64AE2159" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0742447A" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>合併使用範圍內各筆土地最近三個月內地籍圖謄本</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1449BA70" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>地政事務所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B82246A" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABBEC84" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="166D8775" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F23E97" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="1B93AE26" w14:textId="77777777" w:rsidTr="0060472D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="973"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21EC4333" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19009F45" w14:textId="77777777" w:rsidR="0060472D" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>都市計畫土地使用分區證明（八個月內正本）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FDAB6CB" w14:textId="76300AED" w:rsidR="00ED296E" w:rsidRPr="0060472D" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0060472D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="0060472D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>免附</w:t>
+            </w:r>
+            <w:r w:rsidR="0060472D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0060472D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>尚未實施都市計畫或</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0060472D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>畸</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0060472D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>零、裡地合併使用證明書或權責機關之公文書已記載都市計畫分區者）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04A37D97" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>工務／建管機關</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F15B671" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F04C373" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04CAE7AD" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7726839A" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="121B0C29" w14:textId="77777777" w:rsidTr="0060472D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="987"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8C9D62" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7E6735" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申購人戶口名簿或身分證影本；法人應附法人登記證明文件及其代表人資格證明，或法人設立（變更）登記表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="084A3559" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（自備）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21ED49B0" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27309AD0" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAFE80B" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D65B69B" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="0CB60292" w14:textId="77777777" w:rsidTr="00220E1C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32AE4F0C" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="641B4424" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>公私有</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>畸</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>零地合併使用證明書（八個月內正本）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05120F8B" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>工務／建管、都發機關</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EB01A5" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72AAC89E" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDF3FA6" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B998CA9" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00220E1C" w:rsidRPr="00ED296E" w14:paraId="2383E39A" w14:textId="77777777" w:rsidTr="0060472D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA604C8" w14:textId="05D0E5DD" w:rsidR="00220E1C" w:rsidRPr="00ED296E" w:rsidRDefault="00220E1C" w:rsidP="00220E1C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75125E8B" w14:textId="765F58BD" w:rsidR="00220E1C" w:rsidRPr="00ED296E" w:rsidRDefault="00220E1C" w:rsidP="00220E1C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>與本署</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>苗栗管理處</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>有水利地使用協議書或租賃契約書或繳費收據或其他證明文件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC1FE4B" w14:textId="2F596204" w:rsidR="00220E1C" w:rsidRPr="00ED296E" w:rsidRDefault="00625198" w:rsidP="00220E1C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（自備）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19457092" w14:textId="343FAE7A" w:rsidR="00220E1C" w:rsidRPr="00ED296E" w:rsidRDefault="00220E1C" w:rsidP="00220E1C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FC450B" w14:textId="0A15534B" w:rsidR="00220E1C" w:rsidRPr="00ED296E" w:rsidRDefault="00220E1C" w:rsidP="00220E1C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F16CB8" w14:textId="6F2916F8" w:rsidR="00220E1C" w:rsidRPr="00ED296E" w:rsidRDefault="00220E1C" w:rsidP="00220E1C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE4B1C0" w14:textId="1663272D" w:rsidR="00220E1C" w:rsidRPr="00ED296E" w:rsidRDefault="00220E1C" w:rsidP="00220E1C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2A74" w:rsidRPr="00A41B46" w:rsidTr="00A41B46">
-[...107 lines deleted...]
-            <w:tcW w:w="366" w:type="pct"/>
+      <w:tr w:rsidR="00AD5E8C" w:rsidRPr="00ED296E" w14:paraId="4C4739B2" w14:textId="77777777" w:rsidTr="00001925">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="974"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC1B0B1" w14:textId="6F95E5BB" w:rsidR="00AD5E8C" w:rsidRPr="00ED296E" w:rsidRDefault="00AD5E8C" w:rsidP="00187FF8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34A43A69" w14:textId="1BEB5B52" w:rsidR="00AD5E8C" w:rsidRPr="001C0426" w:rsidRDefault="00AD5E8C" w:rsidP="00187FF8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001C0426">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>應附切結</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001C0426">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>書：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B61AC42" w14:textId="21B7BFBE" w:rsidR="00AD5E8C" w:rsidRPr="00ED296E" w:rsidRDefault="00AD5E8C" w:rsidP="00187FF8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hangingChars="150" w:hanging="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>、申購農田水利事業作業基金非事業用不動產整合切結書</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D1A18DA" w14:textId="27151425" w:rsidR="00AD5E8C" w:rsidRPr="00ED296E" w:rsidRDefault="00AD5E8C" w:rsidP="00187FF8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:ind w:left="360" w:hangingChars="150" w:hanging="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D381180" w14:textId="1D65B7C5" w:rsidR="00AD5E8C" w:rsidRPr="00ED296E" w:rsidRDefault="00AD5E8C" w:rsidP="00187FF8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>如附件</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B043F15" w14:textId="77777777" w:rsidR="00AD5E8C" w:rsidRPr="00ED296E" w:rsidRDefault="00AD5E8C" w:rsidP="00187FF8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF4CB77" w14:textId="77777777" w:rsidR="00AD5E8C" w:rsidRPr="00ED296E" w:rsidRDefault="00AD5E8C" w:rsidP="00187FF8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="362E6EF8" w14:textId="77777777" w:rsidR="00AD5E8C" w:rsidRPr="00ED296E" w:rsidRDefault="00AD5E8C" w:rsidP="00187FF8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E63F8A9" w14:textId="77777777" w:rsidR="00AD5E8C" w:rsidRPr="00ED296E" w:rsidRDefault="00AD5E8C" w:rsidP="00187FF8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED296E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD5E8C" w:rsidRPr="00ED296E" w14:paraId="01E4D509" w14:textId="77777777" w:rsidTr="00AD5E8C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="649" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B687687" w14:textId="77777777" w:rsidR="00AD5E8C" w:rsidRDefault="00AD5E8C" w:rsidP="006C5A89">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01980060" w14:textId="385ADB2E" w:rsidR="00AD5E8C" w:rsidRPr="00ED296E" w:rsidRDefault="00AD5E8C" w:rsidP="00A91FCC">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>繳納占用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>補償金切結</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>書</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F53027F" w14:textId="6247B012" w:rsidR="00AD5E8C" w:rsidRDefault="00AD5E8C" w:rsidP="006C5A89">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>如附件</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1613" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3500FC89" w14:textId="456E9487" w:rsidR="00AD5E8C" w:rsidRPr="00116125" w:rsidRDefault="00AD5E8C" w:rsidP="00AD5E8C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00116125">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>有占用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00116125">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>情形時檢附</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD5E8C" w:rsidRPr="00ED296E" w14:paraId="056D5422" w14:textId="77777777" w:rsidTr="00AD5E8C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32692B4B" w14:textId="77777777" w:rsidR="00AD5E8C" w:rsidRDefault="00AD5E8C" w:rsidP="00AD5E8C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F9762E" w14:textId="77777777" w:rsidR="00AD5E8C" w:rsidRDefault="00AD5E8C" w:rsidP="00AD5E8C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申購案件相關承租人</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>占用人切結書</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07AEA861" w14:textId="6C91EC8B" w:rsidR="00AD5E8C" w:rsidRPr="00AD5E8C" w:rsidRDefault="00AD5E8C" w:rsidP="00AD5E8C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="200"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="527E3354" w14:textId="46FBF291" w:rsidR="00AD5E8C" w:rsidRDefault="00AD5E8C" w:rsidP="00AD5E8C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>如附件</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1613" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FACDB7E" w14:textId="4740228E" w:rsidR="00AD5E8C" w:rsidRPr="00AD5E8C" w:rsidRDefault="00AD5E8C" w:rsidP="00AD5E8C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5E8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>有占用情形且申購</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD5E8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>人非占用人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AD5E8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>或承租人時</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5E8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>由申購人檢附</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009637A3" w:rsidRPr="00A41B46" w:rsidTr="00DE5C25">
+      <w:tr w:rsidR="00330348" w:rsidRPr="00ED296E" w14:paraId="7B34A12C" w14:textId="77777777" w:rsidTr="0060472D">
         <w:trPr>
-          <w:trHeight w:val="776"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="pct"/>
-[...102 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            <w:tcW w:w="202" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C57CEA3" w14:textId="57760BE9" w:rsidR="00330348" w:rsidRPr="00ED296E" w:rsidRDefault="00220E1C" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2372" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9F401E" w14:textId="759FF21D" w:rsidR="00220E1C" w:rsidRPr="00ED296E" w:rsidRDefault="00220E1C" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>其他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6BB750" w14:textId="77777777" w:rsidR="00330348" w:rsidRPr="00ED296E" w:rsidRDefault="00330348" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="320" w:lineRule="exact"/>
-[...22 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6427A5" w14:textId="77777777" w:rsidR="00330348" w:rsidRPr="00ED296E" w:rsidRDefault="00330348" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="320" w:lineRule="exact"/>
-[...21 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3351A588" w14:textId="77777777" w:rsidR="00330348" w:rsidRPr="00ED296E" w:rsidRDefault="00330348" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="320" w:lineRule="exact"/>
-[...21 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E481BE9" w14:textId="77777777" w:rsidR="00330348" w:rsidRPr="00ED296E" w:rsidRDefault="00330348" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="320" w:lineRule="exact"/>
-[...24 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F639AC1" w14:textId="77777777" w:rsidR="00330348" w:rsidRPr="00ED296E" w:rsidRDefault="00330348" w:rsidP="00ED296E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="320" w:lineRule="exact"/>
-[...1758 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:bidi="hi-IN"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C35DAB" w:rsidRPr="00C72107" w:rsidRDefault="00C35DAB" w:rsidP="00AC5D35">
+    <w:p w14:paraId="15BF3E0D" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
       <w:pPr>
-        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="-49" w:left="282" w:hangingChars="200" w:hanging="400"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00C35DAB" w:rsidRPr="00C72107" w:rsidSect="00AC5D35">
-[...3 lines deleted...]
-      <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+    <w:p w14:paraId="64BC278D" w14:textId="1D644824" w:rsidR="00ED296E" w:rsidRPr="00220E1C" w:rsidRDefault="00ED296E" w:rsidP="00625198">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:beforeLines="50" w:before="180" w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="-49" w:left="322" w:hangingChars="200" w:hanging="440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>填寫說明：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>「收件日期」</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>框欄</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>，申購人請勿填寫。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21463A38" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00220E1C" w:rsidRDefault="00ED296E" w:rsidP="00625198">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:beforeLines="50" w:before="180" w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="500" w:firstLine="1100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、請依本申請書</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>背面「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>申購類別」欄所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>列有</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0FC"/>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>符號項目檢送證件。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052947F8" w14:textId="77777777" w:rsidR="00330348" w:rsidRPr="00220E1C" w:rsidRDefault="00ED296E" w:rsidP="00625198">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:beforeLines="50" w:before="180" w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="500" w:firstLine="1100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>申購人應親自簽名或蓋章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>；申購人為未成年人、受監護或輔助宣告之人，應由法定代理人、</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3442B3" w14:textId="547AC6CB" w:rsidR="00ED296E" w:rsidRPr="00220E1C" w:rsidRDefault="00ED296E" w:rsidP="00625198">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:beforeLines="50" w:before="180" w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="700" w:firstLine="1540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>監護人或輔助人親自到場核對身分，於申請書內簽名並蓋章。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EF8406" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00220E1C" w:rsidRDefault="00ED296E" w:rsidP="00625198">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:beforeLines="50" w:before="180" w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="500" w:firstLine="1100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、所附影印本應自行核對與正本相符並註明認章。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6451AAD7" w14:textId="60A8C075" w:rsidR="006E26B7" w:rsidRPr="00220E1C" w:rsidRDefault="00ED296E" w:rsidP="00625198">
+      <w:pPr>
+        <w:spacing w:beforeLines="50" w:before="180"/>
+        <w:ind w:firstLineChars="500" w:firstLine="1100"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、申購標的、申購人欄位不敷使用時，另以附表填寫，並蓋騎縫章。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="006E26B7" w:rsidRPr="00220E1C" w:rsidSect="00A47D85">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="標楷體">
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="標楷體">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...119 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221A763F"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="9B9C358C">
+    <w:nsid w:val="00000002"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="497C71A6"/>
+    <w:name w:val="WW8Num3"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:pStyle w:val="-1"/>
+      <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%2、"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="（%2）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="960" w:hanging="480"/>
+        <w:ind w:left="1200" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
-[...226 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1521627030">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="2" w16cid:durableId="1483430537">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C72107"/>
-[...329 lines deleted...]
-    <w:rsid w:val="00FF214E"/>
+    <w:rsidRoot w:val="00ED296E"/>
+    <w:rsid w:val="00044617"/>
+    <w:rsid w:val="000D2935"/>
+    <w:rsid w:val="000E408B"/>
+    <w:rsid w:val="00116125"/>
+    <w:rsid w:val="001457B2"/>
+    <w:rsid w:val="001C0426"/>
+    <w:rsid w:val="00220E1C"/>
+    <w:rsid w:val="00330348"/>
+    <w:rsid w:val="00330DDC"/>
+    <w:rsid w:val="003D0A42"/>
+    <w:rsid w:val="003F7B14"/>
+    <w:rsid w:val="005D4136"/>
+    <w:rsid w:val="00601E5A"/>
+    <w:rsid w:val="0060472D"/>
+    <w:rsid w:val="00625198"/>
+    <w:rsid w:val="006329CB"/>
+    <w:rsid w:val="006C5A89"/>
+    <w:rsid w:val="006E26B7"/>
+    <w:rsid w:val="009D0AAF"/>
+    <w:rsid w:val="00A47D85"/>
+    <w:rsid w:val="00A83A61"/>
+    <w:rsid w:val="00A91FCC"/>
+    <w:rsid w:val="00AA066E"/>
+    <w:rsid w:val="00AD5E8C"/>
+    <w:rsid w:val="00BD6543"/>
+    <w:rsid w:val="00C119AD"/>
+    <w:rsid w:val="00C14390"/>
+    <w:rsid w:val="00C20E2D"/>
+    <w:rsid w:val="00DB5533"/>
+    <w:rsid w:val="00E70272"/>
+    <w:rsid w:val="00ED296E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2120DB3D"/>
+  <w14:docId w14:val="5457C9B4"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{66CC8F5D-5FAA-4C80-BF91-C4A72EF82069}"/>
+  <w15:docId w15:val="{17A170B9-2140-4A1F-8151-A938698233AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4940,292 +8165,793 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C72107"/>
+    <w:rsid w:val="00220E1C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="100" w:left="100"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="200" w:left="200"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="300" w:left="300"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="標題 1 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="標題 2 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="標題 3 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="標題 4 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="標題 5 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="標題 6 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="標題 7 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="標題 8 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="標題 9 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="標題 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="副標題 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="引文 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="鮮明引文 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED296E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-1">
+    <w:name w:val="（一）-1"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00ED296E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ae">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="00A75756"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00ED296E"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Mangal"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-[...57 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="792401221">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5326,66 +9052,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1053</Words>
-  <Characters>910</Characters>
+  <Words>314</Words>
+  <Characters>1792</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>CMT</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1960</CharactersWithSpaces>
+  <CharactersWithSpaces>2102</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>臺灣苗栗農田水利會廢水路及土地承購申請書</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>CMT</dc:creator>
+  <dc:creator>徐榕璟</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>