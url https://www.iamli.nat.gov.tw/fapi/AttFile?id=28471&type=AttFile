--- v1 (2026-04-19)
+++ v2 (2026-07-28)
@@ -5621,99 +5621,101 @@
           <w:p w14:paraId="0D65B69B" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED296E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FC"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="0CB60292" w14:textId="77777777" w:rsidTr="00220E1C">
+      <w:tr w:rsidR="00ED296E" w:rsidRPr="00ED296E" w14:paraId="0CB60292" w14:textId="77777777" w:rsidTr="00154287">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32AE4F0C" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED296E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="641B4424" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED296E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>公私有</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -5725,175 +5727,180 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>畸</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00ED296E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>零地合併使用證明書（八個月內正本）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="813" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05120F8B" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED296E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>工務／建管、都發機關</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20EB01A5" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72AAC89E" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED296E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FC"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CDF3FA6" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B998CA9" w14:textId="77777777" w:rsidR="00ED296E" w:rsidRPr="00ED296E" w:rsidRDefault="00ED296E" w:rsidP="00ED296E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="hi-IN"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00220E1C" w:rsidRPr="00ED296E" w14:paraId="2383E39A" w14:textId="77777777" w:rsidTr="0060472D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="pct"/>
@@ -7430,83 +7437,224 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00220E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>、所附影印本應自行核對與正本相符並註明認章。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6451AAD7" w14:textId="60A8C075" w:rsidR="006E26B7" w:rsidRPr="00220E1C" w:rsidRDefault="00ED296E" w:rsidP="00625198">
+    <w:p w14:paraId="6451AAD7" w14:textId="60A8C075" w:rsidR="006E26B7" w:rsidRDefault="00ED296E" w:rsidP="00625198">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180"/>
         <w:ind w:firstLineChars="500" w:firstLine="1100"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00220E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>、申購標的、申購人欄位不敷使用時，另以附表填寫，並蓋騎縫章。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006E26B7" w:rsidRPr="00220E1C" w:rsidSect="00A47D85">
+    <w:p w14:paraId="1F75F14F" w14:textId="60150FC6" w:rsidR="00154287" w:rsidRPr="00775878" w:rsidRDefault="00154287" w:rsidP="00317DB1">
+      <w:pPr>
+        <w:spacing w:beforeLines="50" w:before="180"/>
+        <w:ind w:firstLineChars="500" w:firstLine="1101"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775878">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775878">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、編號7-公私有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00775878">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>畸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00775878">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>零地合併使用證明書無須於</w:t>
+      </w:r>
+      <w:r w:rsidR="00317DB1" w:rsidRPr="00775878">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>申購時檢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00317DB1" w:rsidRPr="00775878">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>附</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00317DB1" w:rsidRPr="00775878">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>，待受理檢核後再</w:t>
+      </w:r>
+      <w:r w:rsidR="00775878" w:rsidRPr="00775878">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>行</w:t>
+      </w:r>
+      <w:r w:rsidR="00317DB1" w:rsidRPr="00775878">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>通知補件。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00154287" w:rsidRPr="00775878" w:rsidSect="00A47D85">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -7718,76 +7866,81 @@
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED296E"/>
     <w:rsid w:val="00044617"/>
     <w:rsid w:val="000D2935"/>
     <w:rsid w:val="000E408B"/>
     <w:rsid w:val="00116125"/>
     <w:rsid w:val="001457B2"/>
+    <w:rsid w:val="00154287"/>
     <w:rsid w:val="001C0426"/>
     <w:rsid w:val="00220E1C"/>
+    <w:rsid w:val="00317DB1"/>
     <w:rsid w:val="00330348"/>
     <w:rsid w:val="00330DDC"/>
     <w:rsid w:val="003D0A42"/>
     <w:rsid w:val="003F7B14"/>
     <w:rsid w:val="005D4136"/>
     <w:rsid w:val="00601E5A"/>
     <w:rsid w:val="0060472D"/>
     <w:rsid w:val="00625198"/>
     <w:rsid w:val="006329CB"/>
     <w:rsid w:val="006C5A89"/>
     <w:rsid w:val="006E26B7"/>
+    <w:rsid w:val="00775878"/>
     <w:rsid w:val="009D0AAF"/>
+    <w:rsid w:val="00A36FDE"/>
     <w:rsid w:val="00A47D85"/>
     <w:rsid w:val="00A83A61"/>
     <w:rsid w:val="00A91FCC"/>
     <w:rsid w:val="00AA066E"/>
     <w:rsid w:val="00AD5E8C"/>
     <w:rsid w:val="00BD6543"/>
     <w:rsid w:val="00C119AD"/>
     <w:rsid w:val="00C14390"/>
     <w:rsid w:val="00C20E2D"/>
     <w:rsid w:val="00DB5533"/>
     <w:rsid w:val="00E70272"/>
     <w:rsid w:val="00ED296E"/>
+    <w:rsid w:val="00F61CB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5457C9B4"/>
@@ -9063,55 +9216,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>314</Words>
-  <Characters>1792</Characters>
+  <Words>320</Words>
+  <Characters>1828</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2102</CharactersWithSpaces>
+  <CharactersWithSpaces>2144</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>徐榕璟</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>